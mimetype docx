--- v0 (2026-03-10)
+++ v1 (2026-10-08)
@@ -67,289 +67,305 @@
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81885">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1. Entrega del trabajo final</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00A81885">
+    <w:p w:rsidR="00066EC6" w:rsidRPr="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00A81885">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Una vez entregado el trabajo final y si el mismo cumple con la estructura básica requerida:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00066EC6" w:rsidRPr="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00A81885">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1)  La dirección de Escuela de Química, por medio de la correspondiente secretaría, enviará a los jurados una copia del trabajo final conjuntamente con los formularios a completar y el instructivo correspondiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00066EC6" w:rsidRPr="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00A81885">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) El alumno coordinará con los jurados la fecha de la reunión previa a la defensa, con al menos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diez días hábiles de antelación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(Tiempo mínimo para que los jurados lean y evalúen el manuscrito).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00066EC6" w:rsidRPr="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
-[...10 lines deleted...]
-        <w:r w:rsidR="009D294E" w:rsidRPr="004F3C7A">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) Una vez finalizada la reunión previa el director de la Tesina enviará una nota a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00066EC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>escuelas@fbioyf.unr.edu.ar</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004F3C7A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> y </w:t>
+      <w:r w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="009D294E" w:rsidRPr="004F3C7A">
+        <w:r w:rsidRPr="00066EC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>direscquim@fbioyf.unr.edu.ar</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004F3C7A">
-[...7 lines deleted...]
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
+      <w:r w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1"/>
+      <w:r w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>indicando:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Fecha: [XX/XX/XXXX]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
+    <w:p w:rsidR="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Asunto: Tesina en condiciones de defensa oral</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
+    <w:p w:rsidR="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Estimados/as Directores/as de la Escuela de Química:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
+    <w:p w:rsidR="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Habiendo realizado la reunión previa, se informa que la Tesina del/la estudiante [Nombre y Apellido], Legajo: [XXXXXX], se encuentra en condiciones de pasar a la etapa de defensa oral.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
+    <w:p w:rsidR="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Indicar con una cruz si la tesina requirió:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
+    <w:p w:rsidR="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>- [ ] Modificaciones del trabajo escrito: Sí / No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
-[...18 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidR="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00066EC6" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Fecha y horario probable de defensa: [XX/XX – HH:MM hs]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006316BB" w:rsidRPr="004F3C7A" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
+    <w:p w:rsidR="00066EC6" w:rsidRPr="004F3C7A" w:rsidRDefault="00066EC6" w:rsidP="00066EC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Observaciones: [Sólo en caso necesario]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006316BB" w:rsidRPr="004F3C7A" w:rsidRDefault="006316BB" w:rsidP="00A81885">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -368,68 +384,68 @@
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2. Dictamen previo</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006316BB" w:rsidRPr="004F3C7A" w:rsidRDefault="006316BB" w:rsidP="00A81885">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">La plantilla de dictamen que debe completar el/la Director/a del alumno/a debe ser firmada y enviada en formato PDF a los correos </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="009D294E" w:rsidRPr="004F3C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>escuelas@fbioyf.unr.edu.ar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D294E" w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="009D294E" w:rsidRPr="004F3C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>direscquim@fbioyf.unr.edu.ar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D294E" w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>antes de la fecha de defensa.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006316BB" w:rsidRPr="004F3C7A" w:rsidRDefault="006316BB" w:rsidP="00A81885">
@@ -486,173 +502,173 @@
         </w:rPr>
         <w:t>solicitar presencialmente en Alumnado la inscripción en SIU Guaraní, a fin de que se habilite el Acta de examen correspondiente</w:t>
       </w:r>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00A81885">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>Además se le entregará un formulario de</w:t>
+      </w:r>
+      <w:r w:rsidR="008554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inscripción a la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Defe</w:t>
+      </w:r>
+      <w:r w:rsidR="008221D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sa de Tesina </w:t>
+      </w:r>
+      <w:r w:rsidR="008554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007301CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el mismo </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0DAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">habilita la reserva del aula en </w:t>
+      </w:r>
+      <w:r w:rsidR="001F53CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bedelía</w:t>
+      </w:r>
+      <w:r w:rsidR="008554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>el cual deberá ser completado y entregado</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Alumnado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de forma presencial</w:t>
+      </w:r>
+      <w:r w:rsidR="007301CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y una copia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>en la Oficina de Escuelas Universitarias.</w:t>
+      </w:r>
+      <w:r w:rsidR="008554F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00A81885">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Además se le entregará un formulario de</w:t>
-[...120 lines deleted...]
-        </w:rPr>
         <w:t>b. La defensa oral se realizará en presencia de:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>- Los/as tres miembros del jurado evaluador</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00B624A9">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -844,111 +860,155 @@
         <w:t>d</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, la cual será leída posteriormente en presencia de los asistentes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00A81885">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>El dictamen debe enviarse en formato PDF con la firma de los tres jurados a los correos:</w:t>
+        <w:t>El dictamen debe enviarse en formato PDF con la firma de los tres jurados</w:t>
+      </w:r>
+      <w:r w:rsidR="00327076">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00327076">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tesinista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00327076">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, al director y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a los </w:t>
+      </w:r>
+      <w:r w:rsidR="00327076">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siguientes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>correos:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A81885" w:rsidRDefault="006316BB" w:rsidP="00DF7158">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI Symbol" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>📧</w:t>
       </w:r>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="004C06E1" w:rsidRPr="004F3C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>escuelas@fbioyf.unr.edu.ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="004C06E1" w:rsidRPr="004F3C7A" w:rsidRDefault="006316BB" w:rsidP="00DF7158">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI Symbol" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>📧</w:t>
       </w:r>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="004C06E1" w:rsidRPr="004F3C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="es-ES" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>direscquim@fbioyf.unr.edu.ar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="006316BB" w:rsidRPr="004F3C7A" w:rsidRDefault="006316BB" w:rsidP="00DF7158">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00001C3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
@@ -984,88 +1044,102 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>5. Cierre del acta de examen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006316BB" w:rsidRPr="004F3C7A" w:rsidRDefault="006316BB" w:rsidP="00A81885">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3C7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Una vez cargada la nota en el acta, Sebastián Testero o Juan Arancibia notificarán a la oficina de Alumnado para proceder al cierre final del trámite académico.</w:t>
+        <w:t xml:space="preserve">Una vez cargada la nota en el acta, </w:t>
+      </w:r>
+      <w:r w:rsidR="00066EC6" w:rsidRPr="00066EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. Testero o el Dr. Arancibia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>notificarán a la oficina de Alumnado para proceder al cierre final del trámite académico.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003718DF" w:rsidRDefault="003718DF" w:rsidP="00A81885">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003718DF" w:rsidSect="00475882">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1418" w:header="284" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D6537A" w:rsidRDefault="00D6537A">
+    <w:p w:rsidR="00BD670A" w:rsidRDefault="00BD670A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D6537A" w:rsidRDefault="00D6537A">
+    <w:p w:rsidR="00BD670A" w:rsidRDefault="00BD670A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1251,61 +1325,61 @@
   <w:p w:rsidR="003718DF" w:rsidRDefault="003718DF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D6537A" w:rsidRDefault="00D6537A">
+    <w:p w:rsidR="00BD670A" w:rsidRDefault="00BD670A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D6537A" w:rsidRDefault="00D6537A">
+    <w:p w:rsidR="00BD670A" w:rsidRDefault="00BD670A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="003718DF" w:rsidRDefault="008623B5">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:rPr>
@@ -1323,51 +1397,51 @@
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-410312</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>221996</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="706550" cy="716890"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                        <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="708954" cy="719329"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00123C6D" w:rsidRPr="00123C6D">
       <w:rPr>
         <w:noProof/>
@@ -1379,117 +1453,117 @@
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>4833366</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>133350</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1338681" cy="781827"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Imagen 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                        <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1338681" cy="781827"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a"/>
       <w:tblW w:w="11908" w:type="dxa"/>
       <w:tblInd w:w="-1694" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:insideH w:val="nil"/>
         <w:insideV w:val="nil"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0400"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11908"/>
     </w:tblGrid>
     <w:tr w:rsidR="003718DF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11908" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="003718DF" w:rsidRDefault="00B44CDD">
+        <w:p w:rsidR="003718DF" w:rsidRDefault="00560D40">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4419"/>
               <w:tab w:val="right" w:pos="8838"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B44CDD">
+          <w:r w:rsidRPr="00560D40">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Cuadro de texto 2" o:spid="_x0000_s8193" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:110.4pt;margin-top:13.35pt;width:340.65pt;height:35.5pt;z-index:251660288;visibility:visible;mso-wrap-distance-top:3.6pt;mso-wrap-distance-bottom:3.6pt;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFvLfOEgIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bceDdrxVlts92q&#10;0vYibfsBBHCMCgwFEjv9+g44m43at6p+QOCZOcw5c1jdjkaTg/RBgW3pfFZSIi0Hoeyupd+/PbxZ&#10;UhIis4JpsLKlRxno7fr1q9XgGllBD1pITxDEhmZwLe1jdE1RBN5Lw8IMnLQY7MAbFvHod4XwbEB0&#10;o4uqLK+KAbxwHrgMAf/eT0G6zvhdJ3n80nVBRqJbir3FvPq8btNarFes2XnmesVPbbB/6MIwZfHS&#10;M9Q9i4zsvfoLyijuIUAXZxxMAV2nuMwckM28/IPNU8+czFxQnODOMoX/B8s/H756okRLq/k1JZYZ&#10;HNJmz4QHIiSJcoxAqiTT4EKD2U8O8+P4DkYcd6Yc3CPwH4FY2PTM7uSd9zD0kglsc54qi4vSCSck&#10;kO3wCQTexvYRMtDYeZM0RFUIouO4jucRYR+E48/F2+qqqmtKOMYWdbms8wwL1jxXOx/iBwmGpE1L&#10;PVogo7PDY4ipG9Y8p6TLLDworbMNtCVDS2/qqs4FFxGjIrpUK9PSZZm+yTeJ5HsrcnFkSk97vEDb&#10;E+tEdKIcx+2IiUmKLYgj8vcwuRFfD2568L8oGdCJLQ0/98xLSvRHixrezBeLZN18WNTXFR78ZWR7&#10;GWGWI1RLIyXTdhOz3Seud6h1p7IML52cekWHZXVOryFZ+PKcs17e7Po3AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAis1RP90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdCBoa&#10;4lQIxBVE+ZG4beNtEhGvo9htwtuznOhtVjOa+bbczL5XRxpjF9jCcmFAEdfBddxYeH97uroFFROy&#10;wz4wWfihCJvq/KzEwoWJX+m4TY2SEo4FWmhTGgqtY92Sx7gIA7F4+zB6THKOjXYjTlLue50Zs9Ie&#10;O5aFFgd6aKn+3h68hY/n/dfntXlpHv3NMIXZaPZrbe3lxXx/ByrRnP7D8Icv6FAJ0y4c2EXVW8gy&#10;I+hJxCoHJYG1yZagdiLyHHRV6tMPql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABby3&#10;zhICAAD7AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;is1RP90AAAAJAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00F1290C" w:rsidRPr="008E1338" w:rsidRDefault="00CA616E" w:rsidP="00F1290C">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="MuseoSans-300" w:hAnsi="MuseoSans-300" w:cs="Rubik Medium"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="MuseoSans-300" w:hAnsi="MuseoSans-300" w:cs="Rubik Medium"/>
@@ -1584,126 +1658,131 @@
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:val="bestFit" w:percent="159"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9218"/>
+    <o:shapedefaults v:ext="edit" spidmax="11266"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="8"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="006316BB"/>
     <w:rsid w:val="00001C3E"/>
     <w:rsid w:val="00004F67"/>
     <w:rsid w:val="00012373"/>
     <w:rsid w:val="000404E3"/>
+    <w:rsid w:val="00066EC6"/>
     <w:rsid w:val="00110A57"/>
     <w:rsid w:val="00123C6D"/>
     <w:rsid w:val="001A7718"/>
     <w:rsid w:val="001F31D9"/>
     <w:rsid w:val="001F53CB"/>
+    <w:rsid w:val="00327076"/>
     <w:rsid w:val="003718DF"/>
     <w:rsid w:val="00475882"/>
     <w:rsid w:val="004A0DAB"/>
     <w:rsid w:val="004C06E1"/>
     <w:rsid w:val="004E0E6B"/>
     <w:rsid w:val="004F3C7A"/>
+    <w:rsid w:val="00531F4A"/>
+    <w:rsid w:val="00560D40"/>
     <w:rsid w:val="006316BB"/>
     <w:rsid w:val="007301CC"/>
     <w:rsid w:val="00795767"/>
     <w:rsid w:val="008221D2"/>
     <w:rsid w:val="00844B00"/>
     <w:rsid w:val="008554F6"/>
     <w:rsid w:val="008623B5"/>
     <w:rsid w:val="008A1D57"/>
     <w:rsid w:val="008E1338"/>
     <w:rsid w:val="009D294E"/>
     <w:rsid w:val="00A81885"/>
     <w:rsid w:val="00AB7A1B"/>
     <w:rsid w:val="00B44CDD"/>
     <w:rsid w:val="00B57DE9"/>
     <w:rsid w:val="00B624A9"/>
+    <w:rsid w:val="00BD670A"/>
     <w:rsid w:val="00C03C1B"/>
     <w:rsid w:val="00CA616E"/>
     <w:rsid w:val="00CC3D0E"/>
     <w:rsid w:val="00D6537A"/>
     <w:rsid w:val="00D73D5A"/>
     <w:rsid w:val="00D818A0"/>
     <w:rsid w:val="00DB34DC"/>
     <w:rsid w:val="00DD3A1E"/>
     <w:rsid w:val="00DF7158"/>
     <w:rsid w:val="00DF7D11"/>
     <w:rsid w:val="00EB2F14"/>
     <w:rsid w:val="00F1290C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="9218"/>
+    <o:shapedefaults v:ext="edit" spidmax="11266"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-AR" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -1932,51 +2011,50 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00475882"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
@@ -2130,51 +2208,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D294E"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:escuelas@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direscquim@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:escuelas@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direscquim@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:escuelas@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direscquim@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direscquim@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direscquim@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:escuelas@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:escuelas@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direscquim@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:escuelas@fbioyf.unr.edu.ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Public\Desktop\Membrete%20de%20Facultad.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2470,72 +2548,72 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Membrete de Facultad.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>523</Words>
-  <Characters>2985</Characters>
+  <Words>540</Words>
+  <Characters>3079</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>-</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3501</CharactersWithSpaces>
+  <CharactersWithSpaces>3612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jennifer Riolfo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>