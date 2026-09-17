--- v0 (2026-03-15)
+++ v1 (2026-09-17)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="502CFBFE" w14:textId="35C753AC" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00B16E61">
+    <w:p w14:paraId="502CFBFE" w14:textId="30221540" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00B16E61">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16E61">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>PROPIEDADES FISICOQUÍMICAS Y FUNCIONALES DE LOS ALIMENTOS – Curso 202</w:t>
+        <w:t xml:space="preserve">PROPIEDADES FISICOQUÍMICAS Y FUNCIONALES DE LOS ALIMENTOS – Curso </w:t>
       </w:r>
-      <w:r w:rsidR="00942A4A">
+      <w:r w:rsidR="00021EF6">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CC148A" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00B04E1D" w:rsidP="00B16E61">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="223B3AF0" w14:textId="77777777" w:rsidR="00F24D67" w:rsidRDefault="009F271E" w:rsidP="00F24D67">
       <w:pPr>
         <w:pBdr>
@@ -386,51 +386,51 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="1"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1532"/>
         <w:gridCol w:w="3405"/>
         <w:gridCol w:w="1130"/>
         <w:gridCol w:w="2013"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B04E1D" w:rsidRPr="00F24D67" w14:paraId="7A71B7B0" w14:textId="77777777" w:rsidTr="00433889">
+      <w:tr w:rsidR="00B04E1D" w:rsidRPr="00021EF6" w14:paraId="7A71B7B0" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B8945FE" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
@@ -532,146 +532,147 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>Profesor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F602014" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
+          <w:p w14:paraId="5F602014" w14:textId="2FD3120A" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="008E5D31" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BB932F" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
-                <w:b/>
-[...20 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>jueves 11:00-13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="501B8FF7" w14:textId="77777777" w:rsidR="00165CB0" w:rsidRDefault="009F271E" w:rsidP="00165CB0">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
-                <w:color w:val="000000"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="084C8407" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="084C8407" w14:textId="4C6ED178" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00165CB0">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
@@ -697,363 +698,343 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F37DA84" w14:textId="17A9A08C" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00F24D67" w:rsidP="00F47CDC">
+          <w:p w14:paraId="6F37DA84" w14:textId="767A0047" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00F24D67" w:rsidP="00021EF6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00F47CDC">
+            <w:r w:rsidR="00021EF6">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00021EF6">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
+            <w:r w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>/8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC6E194" w14:textId="172BCB86" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="008E5D31" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...16 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C8CCB3" w14:textId="3AE1B7F7" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00942A4A" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2661B204" w14:textId="77777777" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00F24D67" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
-                <w:b/>
-[...84 lines deleted...]
-          <w:p w14:paraId="2661B204" w14:textId="77777777" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00F24D67" w:rsidP="00433889">
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Sin actividad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF705C5" w14:textId="77777777" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00F24D67" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>Sin actividad</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...33 lines deleted...]
-        </w:tc>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
       </w:tr>
       <w:tr w:rsidR="00F24D67" w:rsidRPr="00B16E61" w14:paraId="5EC7BD73" w14:textId="77777777" w:rsidTr="00F24D67">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01ADBF08" w14:textId="77777777" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00F24D67" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26A98163" w14:textId="4C8FEF51" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00F24D67" w:rsidP="00F47CDC">
-[...59 lines deleted...]
-            <w:r w:rsidRPr="00C72121">
+          <w:p w14:paraId="26A98163" w14:textId="01395E6B" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00021EF6" w:rsidP="00021EF6">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6A40">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>, 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F24D67" w:rsidRPr="00C72121">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FD56996" w14:textId="5623C26B" w:rsidR="00F24D67" w:rsidRPr="00B16E61" w:rsidRDefault="00F24D67" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
@@ -1379,927 +1360,852 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3548985E" w14:textId="079AEF6B" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00C72121" w:rsidP="00F47CDC">
+          <w:p w14:paraId="3548985E" w14:textId="2C2F62EE" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00021EF6" w:rsidP="00774A22">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00F47CDC">
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00774A22">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72121" w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72121" w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72121">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0A1D33" w14:textId="0AF63C3C" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
-                <w:b/>
-[...6 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Emulsiones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="480EF934" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>PB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017B2B44" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Sin actividad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D378E57" w14:textId="1A8C1D94" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00364B50" w:rsidP="00364B50">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...209 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Sin Actividad</w:t>
+            </w:r>
+            <w:r w:rsidR="006E56BC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w14:paraId="30619327" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="616"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54DB2ED6" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AD0F5AB" w14:textId="46F59273" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00F47CDC" w:rsidP="00F47CDC">
+          <w:p w14:paraId="0AD0F5AB" w14:textId="4F9A0782" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00021EF6" w:rsidP="00021EF6">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72121" w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
+            <w:r w:rsidR="00B77E89">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r w:rsidR="00C72121" w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t>/9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6D604A" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Espumas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3813AF14" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00B04E1D" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="663074F2" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>PB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C034A38" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00B04E1D" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55432C2C" w14:textId="24EF085C" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00364B50">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Sin actividad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D026822" w14:textId="4528DD59" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00364B50" w:rsidP="00165CB0">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...203 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emulsiones </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w14:paraId="2C54B56F" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B95A2A3" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B47694F" w14:textId="56B1C5A6" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00C72121" w:rsidP="00F47CDC">
-[...12 lines deleted...]
-                <w:color w:val="00B050"/>
+          <w:p w14:paraId="6B47694F" w14:textId="4CFA0BBE" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00021EF6" w:rsidP="00021EF6">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72121" w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>0, 11</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72121" w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>/9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9FECEB" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
-                <w:b/>
-[...16 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Viscosidad -Tipos de flujos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B50B887" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
-                <w:b/>
-[...81 lines deleted...]
-              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>PB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C405FC" w14:textId="4A5FAC9A" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="006E56BC" w:rsidP="00433889">
-[...15 lines deleted...]
-              <w:t>Espumas TP 2</w:t>
+          <w:p w14:paraId="12C405FC" w14:textId="658F4A78" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00433889">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Emulsiones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0526609A" w14:textId="5E02BCF9" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00BC4EB8" w:rsidP="00433889">
+          <w:p w14:paraId="0526609A" w14:textId="4BC06D8F" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00364B50" w:rsidP="00165CB0">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t xml:space="preserve">Espumas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B04E1D" w:rsidRPr="00C72121" w14:paraId="73026DC1" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="664"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16200B2D" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36EA163A" w14:textId="4A6956C1" w:rsidR="00B04E1D" w:rsidRPr="00DE67D4" w:rsidRDefault="00F47CDC" w:rsidP="00F47CDC">
+          <w:p w14:paraId="36EA163A" w14:textId="1B910A13" w:rsidR="00B04E1D" w:rsidRPr="00DE67D4" w:rsidRDefault="002A0DA5" w:rsidP="002A0DA5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t>17,</w:t>
+              <w:t>16, 17</w:t>
             </w:r>
             <w:r w:rsidR="00DE67D4" w:rsidRPr="00DE67D4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> /9</w:t>
+              <w:t>/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D6376A0" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
@@ -2337,269 +2243,213 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>PB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC9237F" w14:textId="2B0C72A0" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00B071BC" w:rsidP="00433889">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="2CC9237F" w14:textId="39E947D3" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00433889">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> 1 y 2</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Espumas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B637EC0" w14:textId="70F3DFEF" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00BC4EB8" w:rsidP="00BC4EB8">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3B637EC0" w14:textId="74B8CD3E" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00BC4EB8">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>-</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Presentación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evaluación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TP 1 y 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04E1D" w:rsidRPr="00F24D67" w14:paraId="3F0EFF51" w14:textId="77777777" w:rsidTr="00433889">
+      <w:tr w:rsidR="00B04E1D" w:rsidRPr="008E5D31" w14:paraId="3F0EFF51" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DAD41FB" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A5AE198" w14:textId="7666B97D" w:rsidR="00B04E1D" w:rsidRPr="00DE67D4" w:rsidRDefault="00DE67D4" w:rsidP="00F47CDC">
+          <w:p w14:paraId="1A5AE198" w14:textId="62319570" w:rsidR="00B04E1D" w:rsidRPr="00DE67D4" w:rsidRDefault="002A0DA5" w:rsidP="002A0DA5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...51 lines deleted...]
-            <w:r>
+              <w:t>23, 24</w:t>
+            </w:r>
+            <w:r w:rsidR="00165CB0">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>, 25</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE67D4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B8D3586" w14:textId="77777777" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="009F271E" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
@@ -2652,230 +2502,220 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>PB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A7B2CD" w14:textId="1851B787" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00BC4EB8" w:rsidP="00433889">
+          <w:p w14:paraId="53A7B2CD" w14:textId="486EC85D" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00433889">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>Mostración Reología</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F609FB4" w14:textId="77777777" w:rsidR="00BC4EB8" w:rsidRPr="00BC4EB8" w:rsidRDefault="00BC4EB8" w:rsidP="00BC4EB8">
+          <w:p w14:paraId="7B433104" w14:textId="77777777" w:rsidR="00165CB0" w:rsidRPr="00BC4EB8" w:rsidRDefault="00165CB0" w:rsidP="00165CB0">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4EB8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t>Geles, textura y reología</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Geles, textura y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC4EB8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t xml:space="preserve">TA </w:t>
+              <w:t>reología</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="63834C32" w14:textId="5BBC4F0D" w:rsidR="00B04E1D" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00165CB0">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC4EB8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>TA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B16E61" w:rsidRPr="00B16E61" w14:paraId="0D1873E6" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DD550B7" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FFE5425" w14:textId="2364C561" w:rsidR="00B16E61" w:rsidRPr="00B16E61" w:rsidRDefault="00F47CDC" w:rsidP="00433889">
+          <w:p w14:paraId="7FFE5425" w14:textId="29821C0E" w:rsidR="00B16E61" w:rsidRPr="00B16E61" w:rsidRDefault="002A0DA5" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>30/9;</w:t>
             </w:r>
             <w:r w:rsidR="00DE67D4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...19 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>1,2</w:t>
             </w:r>
             <w:r w:rsidR="00DE67D4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>/10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AEF163C" w14:textId="77777777" w:rsidR="00B16E61" w:rsidRPr="00B16E61" w:rsidRDefault="00B16E61" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2941,114 +2781,98 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>PB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12926D8F" w14:textId="2E6D1E6C" w:rsidR="00B16E61" w:rsidRPr="00B16E61" w:rsidRDefault="00BC4EB8" w:rsidP="00433889">
+          <w:p w14:paraId="12926D8F" w14:textId="7E860B01" w:rsidR="00B16E61" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00364B50">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4EB8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>Geles-Textura TP 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1681D015" w14:textId="4042A1D8" w:rsidR="00B16E61" w:rsidRPr="00B16E61" w:rsidRDefault="00BC4EB8" w:rsidP="00433889">
-[...33 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1681D015" w14:textId="1388B4A0" w:rsidR="00B16E61" w:rsidRPr="00B16E61" w:rsidRDefault="00B16E61" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF206C" w:rsidRPr="00B16E61" w14:paraId="15523DEB" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="286709CE" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -3136,351 +2960,293 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51EC650A" w14:textId="77777777" w:rsidR="00DE67D4" w:rsidRDefault="00DE67D4" w:rsidP="00DE67D4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Propiedades de hidratación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69F27E66" w14:textId="74ED2299" w:rsidR="00EF206C" w:rsidRPr="00B16E61" w:rsidRDefault="00DE67D4" w:rsidP="00DE67D4">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="69F27E66" w14:textId="05E59C38" w:rsidR="00EF206C" w:rsidRPr="00B16E61" w:rsidRDefault="00EF206C" w:rsidP="00DE67D4">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16E7FFC0" w14:textId="2EFF6F4D" w:rsidR="00EF206C" w:rsidRPr="00B16E61" w:rsidRDefault="00DE67D4" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B17ED24" w14:textId="7F0F7BC5" w:rsidR="00BC4EB8" w:rsidRPr="00BC4EB8" w:rsidRDefault="00BC4EB8" w:rsidP="00BC4EB8">
-[...16 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5D4B236B" w14:textId="4C370AF9" w:rsidR="00EF206C" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00364B50">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00021EF6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t>Presentación-evaluación-</w:t>
+              <w:t xml:space="preserve"> Presentación-evaluación-</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC4EB8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t>Geles, textura y reología</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Geles, textura y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC4EB8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>reología</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="269AA254" w14:textId="4F08D504" w:rsidR="00EF206C" w:rsidRPr="00B16E61" w:rsidRDefault="00F47CDC" w:rsidP="00433889">
-[...25 lines deleted...]
-              <w:t>-</w:t>
+          <w:p w14:paraId="269AA254" w14:textId="05D67AD4" w:rsidR="00EF206C" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00433889">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00236C01">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Color TA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE67D4" w:rsidRPr="00B16E61" w14:paraId="5B3A9D7E" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E9B2CF2" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1392737A" w14:textId="6BEDAA3F" w:rsidR="00DE67D4" w:rsidRPr="00B16E61" w:rsidRDefault="00606F18" w:rsidP="00F47CDC">
+          <w:p w14:paraId="1392737A" w14:textId="50A886E2" w:rsidR="00DE67D4" w:rsidRPr="00B16E61" w:rsidRDefault="0076498E" w:rsidP="00F47CDC">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...29 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>14, 15</w:t>
             </w:r>
             <w:r w:rsidR="00DE67D4" w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09816818" w14:textId="77777777" w:rsidR="00DE67D4" w:rsidRPr="00606F18" w:rsidRDefault="00DE67D4" w:rsidP="00EB0671">
-[...17 lines deleted...]
-          </w:p>
           <w:p w14:paraId="7464C5B7" w14:textId="4483068F" w:rsidR="00DE67D4" w:rsidRPr="00606F18" w:rsidRDefault="00DE67D4" w:rsidP="00433889">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00606F18">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Transiciones de Fases 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
@@ -3501,543 +3267,558 @@
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00606F18">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731B815C" w14:textId="3C407EB2" w:rsidR="00DE67D4" w:rsidRPr="00B16E61" w:rsidRDefault="00BC4EB8" w:rsidP="00433889">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="731B815C" w14:textId="4A9B8B2D" w:rsidR="00DE67D4" w:rsidRPr="00B16E61" w:rsidRDefault="00DE67D4" w:rsidP="00433889">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="013EA488" w14:textId="2F6C4984" w:rsidR="00DE67D4" w:rsidRPr="00B16E61" w:rsidRDefault="00E95F55" w:rsidP="00433889">
-[...15 lines deleted...]
-              <w:t>-</w:t>
+          <w:p w14:paraId="013EA488" w14:textId="3AE712B1" w:rsidR="00DE67D4" w:rsidRPr="00B16E61" w:rsidRDefault="00165CB0" w:rsidP="00433889">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606F18">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prop </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606F18">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>hidratación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606F18">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TA 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00606F18" w:rsidRPr="00B16E61" w14:paraId="5691BC83" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="515EF32A" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36612C67" w14:textId="153E1FBD" w:rsidR="00606F18" w:rsidRPr="00B16E61" w:rsidRDefault="00606F18" w:rsidP="00F47CDC">
+          <w:p w14:paraId="36612C67" w14:textId="078C9D8B" w:rsidR="00606F18" w:rsidRPr="00B16E61" w:rsidRDefault="00606F18" w:rsidP="0076498E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00F47CDC">
+            <w:r w:rsidR="0076498E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>, 2</w:t>
+            </w:r>
+            <w:r w:rsidR="0076498E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B77E89">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>, 2</w:t>
             </w:r>
-            <w:r w:rsidR="00F47CDC">
+            <w:r w:rsidR="0076498E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00B77E89">
-[...18 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67DFD3E0" w14:textId="77777777" w:rsidR="00606F18" w:rsidRPr="00606F18" w:rsidRDefault="00606F18" w:rsidP="00EB0671">
+          <w:p w14:paraId="4F67CC9F" w14:textId="77777777" w:rsidR="008E5D31" w:rsidRDefault="008E5D31" w:rsidP="00EB0671">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:textDirection w:val="btLr"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00606F18">
-[...7 lines deleted...]
-          <w:p w14:paraId="6ABD4F41" w14:textId="2C6535D5" w:rsidR="00606F18" w:rsidRPr="00EF206C" w:rsidRDefault="00606F18" w:rsidP="00606F18">
+          </w:p>
+          <w:p w14:paraId="67DFD3E0" w14:textId="2681CE81" w:rsidR="00606F18" w:rsidRPr="00606F18" w:rsidRDefault="005E7244" w:rsidP="00EB0671">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:textDirection w:val="btLr"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alimentos cristalinos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ABD4F41" w14:textId="35FEAAA7" w:rsidR="00606F18" w:rsidRPr="00EF206C" w:rsidRDefault="00606F18" w:rsidP="00606F18">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00606F18">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B9666C6" w14:textId="1F4B151D" w:rsidR="00606F18" w:rsidRPr="00B16E61" w:rsidRDefault="00606F18" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F1A4ED" w14:textId="3C8ACD4E" w:rsidR="00606F18" w:rsidRPr="00606F18" w:rsidRDefault="00606F18" w:rsidP="00433889">
-[...39 lines deleted...]
-          <w:p w14:paraId="7851009F" w14:textId="7F0F7F09" w:rsidR="00606F18" w:rsidRPr="00606F18" w:rsidRDefault="00606F18" w:rsidP="00433889">
+          <w:p w14:paraId="53F1A4ED" w14:textId="54B679A2" w:rsidR="00606F18" w:rsidRPr="00606F18" w:rsidRDefault="00165CB0" w:rsidP="00433889">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4EB8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Prop </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC4EB8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hidratación</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC4EB8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> TP 4</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> TP</w:t>
+            </w:r>
+            <w:r w:rsidR="00920A18">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7851009F" w14:textId="77651743" w:rsidR="00606F18" w:rsidRPr="00606F18" w:rsidRDefault="00606F18" w:rsidP="00433889">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00606F18" w:rsidRPr="00B16E61" w14:paraId="2ECEDD32" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="631"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121AD0E5" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F92DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C089CC6" w14:textId="321FABC7" w:rsidR="00606F18" w:rsidRPr="00B16E61" w:rsidRDefault="00F47CDC" w:rsidP="00F47CDC">
+          <w:p w14:paraId="1C089CC6" w14:textId="1A688CEC" w:rsidR="00606F18" w:rsidRPr="00B16E61" w:rsidRDefault="00F47CDC" w:rsidP="0076498E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0076498E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00606F18">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0076498E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidR="00606F18">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>, 3</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>0, 31</w:t>
+            <w:r w:rsidR="0076498E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00606F18" w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11731BBE" w14:textId="7E7775C2" w:rsidR="00606F18" w:rsidRPr="004A3F89" w:rsidRDefault="00606F18" w:rsidP="00433889">
+          <w:p w14:paraId="11731BBE" w14:textId="3DC9CA9A" w:rsidR="00606F18" w:rsidRPr="004A3F89" w:rsidRDefault="005E7244" w:rsidP="00433889">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:textDirection w:val="btLr"/>
             </w:pPr>
-            <w:r w:rsidRPr="00606F18">
-[...4 lines deleted...]
-              <w:t>Transiciones de Fases 3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alimentos vítreos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07FC0A44" w14:textId="47ED9DCB" w:rsidR="00606F18" w:rsidRPr="00B16E61" w:rsidRDefault="00606F18" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
@@ -4162,498 +3943,445 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC4EB8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Liofilización</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC4EB8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TP 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w14:paraId="55A65750" w14:textId="77777777" w:rsidTr="00433889">
+      <w:tr w:rsidR="00F92DC5" w:rsidRPr="00920A18" w14:paraId="55A65750" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B3E24EA" w14:textId="77777777" w:rsidR="003E2801" w:rsidRPr="00B16E61" w:rsidRDefault="003E2801" w:rsidP="003E2801">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21134BF3" w14:textId="2CD0517F" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F47CDC" w:rsidP="00F47CDC">
+          <w:p w14:paraId="21134BF3" w14:textId="5256854D" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00595BFE" w:rsidP="00595BFE">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92DC5">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00F92DC5">
+            <w:r w:rsidR="00B77E89">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>6</w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00F92DC5" w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67FB3F90" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00EF206C" w:rsidRDefault="00F92DC5" w:rsidP="00EB0671">
+          <w:p w14:paraId="761598C5" w14:textId="2B18EB37" w:rsidR="00F92DC5" w:rsidRPr="00606F18" w:rsidRDefault="00CB454C" w:rsidP="00433889">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
-              <w:textDirection w:val="btLr"/>
-[...33 lines deleted...]
-              <w:t>Presentación oral.</w:t>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluación </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3592A20C" w14:textId="36F2085B" w:rsidR="00F92DC5" w:rsidRPr="00606F18" w:rsidRDefault="00F92DC5" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>GB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="555F702A" w14:textId="33F2F6E3" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00433889">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="555F702A" w14:textId="3BFF85A2" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00920A18" w:rsidP="00433889">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> 6</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Presentación – evaluación TP 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="495ED1E0" w14:textId="6AF57D5E" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00BC4EB8" w:rsidP="00433889">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="495ED1E0" w14:textId="5D3100FB" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00920A18" w:rsidP="00920A18">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B16E61">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>Transiciones de fases TA</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> – evaluación TP 5</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w14:paraId="3FCF4147" w14:textId="77777777" w:rsidTr="00433889">
         <w:trPr>
           <w:trHeight w:val="744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D7265BF" w14:textId="77777777" w:rsidR="003E2801" w:rsidRPr="00B16E61" w:rsidRDefault="003E2801" w:rsidP="003E2801">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3267B539" w14:textId="787E72C1" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00F47CDC">
+          <w:p w14:paraId="3267B539" w14:textId="312E1CCF" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00595BFE">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00F47CDC">
+            <w:r w:rsidR="00595BFE">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-AR"/>
+              </w:rPr>
+              <w:t>, 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00595BFE">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>2</w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B16E61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="276EE3E5" w14:textId="77777777" w:rsidR="00F92DC5" w:rsidRPr="00EF206C" w:rsidRDefault="00F92DC5" w:rsidP="00EB0671">
+          <w:p w14:paraId="4FA01A3B" w14:textId="234A412B" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00CB454C" w:rsidP="00433889">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:textDirection w:val="btLr"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF206C">
-[...27 lines deleted...]
-              <w:t>Recuperatorios Presentación oral.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C1B310F" w14:textId="2C5F3CE6" w:rsidR="00F92DC5" w:rsidRPr="00B16E61" w:rsidRDefault="00F92DC5" w:rsidP="00433889">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -4727,62 +4455,71 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-AR"/>
               </w:rPr>
               <w:t>Sin actividad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="585102F8" w14:textId="77777777" w:rsidR="00F24D67" w:rsidRDefault="00F24D67" w:rsidP="00F24D67">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36EBD264" w14:textId="77777777" w:rsidR="00F24D67" w:rsidRDefault="00F24D67" w:rsidP="00F24D67">
+    <w:p w14:paraId="36EBD264" w14:textId="58226BAC" w:rsidR="00F24D67" w:rsidRPr="00021EF6" w:rsidRDefault="00021EF6" w:rsidP="00F24D67">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="19"/>
-          <w:szCs w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00021EF6">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2do cuatrimestre del 10/08 al 13/11 (14 semanas)</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F24D67" w:rsidSect="00B04E1D">
+    <w:sectPr w:rsidR="00F24D67" w:rsidRPr="00021EF6" w:rsidSect="00B04E1D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="800" w:right="1701" w:bottom="940" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
@@ -4803,78 +4540,92 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B04E1D"/>
+    <w:rsid w:val="00021EF6"/>
     <w:rsid w:val="0006138F"/>
     <w:rsid w:val="00094634"/>
+    <w:rsid w:val="00165CB0"/>
+    <w:rsid w:val="001E166C"/>
+    <w:rsid w:val="002269E7"/>
     <w:rsid w:val="00236C01"/>
+    <w:rsid w:val="002A0DA5"/>
     <w:rsid w:val="00326619"/>
+    <w:rsid w:val="00364B50"/>
     <w:rsid w:val="0038504E"/>
     <w:rsid w:val="003E2801"/>
     <w:rsid w:val="00433889"/>
     <w:rsid w:val="004A19CD"/>
     <w:rsid w:val="004A3F89"/>
     <w:rsid w:val="00587113"/>
+    <w:rsid w:val="00595BFE"/>
+    <w:rsid w:val="005E7244"/>
     <w:rsid w:val="00606F18"/>
     <w:rsid w:val="006E56BC"/>
     <w:rsid w:val="006F3E64"/>
     <w:rsid w:val="00700297"/>
+    <w:rsid w:val="0076498E"/>
+    <w:rsid w:val="00774A22"/>
     <w:rsid w:val="00783080"/>
     <w:rsid w:val="007A11AD"/>
     <w:rsid w:val="007E72F4"/>
+    <w:rsid w:val="008E5D31"/>
+    <w:rsid w:val="00920A18"/>
     <w:rsid w:val="00942A4A"/>
     <w:rsid w:val="009E5121"/>
     <w:rsid w:val="009F271E"/>
     <w:rsid w:val="00B04E1D"/>
     <w:rsid w:val="00B071BC"/>
     <w:rsid w:val="00B16E61"/>
     <w:rsid w:val="00B77E89"/>
     <w:rsid w:val="00BC4EB8"/>
     <w:rsid w:val="00BF02A3"/>
     <w:rsid w:val="00C72121"/>
     <w:rsid w:val="00CA5A2B"/>
+    <w:rsid w:val="00CB454C"/>
+    <w:rsid w:val="00CE6A40"/>
     <w:rsid w:val="00DE67D4"/>
     <w:rsid w:val="00E14922"/>
     <w:rsid w:val="00E95F55"/>
     <w:rsid w:val="00EF206C"/>
     <w:rsid w:val="00EF49BF"/>
     <w:rsid w:val="00F24D67"/>
     <w:rsid w:val="00F47CDC"/>
     <w:rsid w:val="00F92DC5"/>
     <w:rsid w:val="00FE1025"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5802,50 +5553,52 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1474786916">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -6153,65 +5906,66 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgeX0aLFL6Ps5y2l03pbKGOP7EnyQ==">AMUW2mX5Mha3xRF9DyBx44ehIPqG3H41eH1/PDg4K0wjEqV38mle0BgHIFgHCDnYnqB4Nfn+WL3LlIwqToNYqScPZVA/RiJOPA3VfrNwcsPmNhGie+tJb2U=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>260</Words>
-  <Characters>1433</Characters>
+  <Words>235</Words>
+  <Characters>1297</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1690</CharactersWithSpaces>
+  <CharactersWithSpaces>1529</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>