--- v0 (2026-03-13)
+++ v1 (2026-09-17)
@@ -1,67 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11760"/>
+    <workbookView xWindow="750" yWindow="570" windowWidth="18615" windowHeight="9150"/>
   </bookViews>
   <sheets>
-    <sheet name="4ºAÑO LCyTA-2Cuat 2023" sheetId="1" r:id="rId1"/>
+    <sheet name="4ºAÑO LCyTA-2Cuat-26" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <extLst>
-    <ext uri="GoogleSheetsCustomDataVersion1">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataSignature="AMtx7miTyFm4go/slE1dJVhFGFQ6E9vqoQ=="/>
+    <ext uri="GoogleSheetsCustomDataVersion2">
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="rQW2U+qGUF8OaO/47Eg/vtncrU/HyGQqe4RHC4dmh+k="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="34">
+  <si>
+    <t>4ºAÑO - LCyTA - SEGUNDO CUATRIMESTRE - AÑO 2026</t>
+  </si>
   <si>
     <t>HORA</t>
   </si>
   <si>
     <t>LUNES</t>
   </si>
   <si>
     <t>MARTES</t>
   </si>
   <si>
     <t>MIERCOLES</t>
   </si>
   <si>
     <t>JUEVES</t>
   </si>
   <si>
     <t>VIERNES</t>
   </si>
   <si>
     <t>7 a 8</t>
   </si>
   <si>
     <t>8 a 9</t>
   </si>
   <si>
@@ -97,1322 +100,907 @@
   <si>
     <t>13 a 14</t>
   </si>
   <si>
     <t>ALIMENTOS</t>
   </si>
   <si>
     <t xml:space="preserve">PROPIEDADES </t>
   </si>
   <si>
     <t>TA</t>
   </si>
   <si>
     <t xml:space="preserve">FISICOQUIMICAS </t>
   </si>
   <si>
     <t>14 a 15</t>
   </si>
   <si>
     <t xml:space="preserve">DE LOS ALIMENTOS </t>
   </si>
   <si>
     <t xml:space="preserve">MICROBIOLOGIA </t>
   </si>
   <si>
+    <t>DE LOS</t>
+  </si>
+  <si>
     <t>15 a 16</t>
   </si>
   <si>
-    <t>DE LOS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ALIMENTOS </t>
   </si>
   <si>
     <t>16 a 17</t>
   </si>
   <si>
     <t>17 a 18</t>
   </si>
   <si>
-    <t xml:space="preserve">  </t>
-[...2 lines deleted...]
-    <t>TA o</t>
+    <t>18 a 19</t>
   </si>
   <si>
     <t>LAB</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">               4ºAÑO - LCyTA - SEGUNDO CUATRIMESTRE - AÑO 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF666699"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF44546A"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF1E4E79"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FFFFFF00"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF333399"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF333300"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF333399"/>
       <name val="Arial Black"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFFFF00"/>
+      <name val="Arial Black"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000080"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF993300"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFF00"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF333300"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF00FFFF"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000080"/>
       <name val="Arial Black"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFD965"/>
+      <name val="Arial Black"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial Black"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color rgb="FFFFFF00"/>
       <name val="Arial Black"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial Black"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Arial Black"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFFFF00"/>
       <name val="Arial Black"/>
-      <family val="2"/>
-[...53 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
-      <name val="Arial Black"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Arial Black"/>
     </font>
     <font>
       <b/>
-      <sz val="6"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial Black"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF008000"/>
         <bgColor rgb="FF008000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC00"/>
+        <bgColor rgb="FFFFCC00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FF00CCFF"/>
         <bgColor rgb="FF00CCFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF99CC"/>
         <bgColor rgb="FFFF99CC"/>
       </patternFill>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="64">
+  <borders count="43">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
       <right/>
-      <top style="medium">
-[...21 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...27 lines deleted...]
-    <border>
       <left/>
-      <right style="medium">
-[...10 lines deleted...]
-      <right/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right/>
-      <top/>
-      <bottom/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...55 lines deleted...]
-    <border>
       <left style="medium">
         <color rgb="FF000000"/>
-      </left>
-[...84 lines deleted...]
-        <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-        <color indexed="64"/>
+      <right style="medium">
+        <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
-      </bottom>
-[...216 lines deleted...]
-        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="199">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  <cellXfs count="134">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="13" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="11" fillId="4" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="16" fontId="11" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="16" fontId="13" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
-[...244 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
@@ -1580,27952 +1168,930 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z990"/>
+  <dimension ref="A1:Z26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:Z1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T23" sqref="T23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.5703125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
-    <col min="2" max="3" width="5.7109375" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="26" max="26" width="5.7109375" hidden="1" customWidth="1"/>
+    <col min="2" max="26" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
-[...29 lines deleted...]
-    <row r="2" spans="1:26" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:26" ht="27.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
+      <c r="J1" s="116"/>
+      <c r="K1" s="116"/>
+      <c r="L1" s="116"/>
+      <c r="M1" s="116"/>
+      <c r="N1" s="116"/>
+      <c r="O1" s="116"/>
+      <c r="P1" s="116"/>
+      <c r="Q1" s="116"/>
+      <c r="R1" s="116"/>
+      <c r="S1" s="116"/>
+      <c r="T1" s="116"/>
+      <c r="U1" s="116"/>
+      <c r="V1" s="116"/>
+      <c r="W1" s="116"/>
+      <c r="X1" s="116"/>
+      <c r="Y1" s="116"/>
+      <c r="Z1" s="116"/>
+    </row>
+    <row r="2" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="B2" s="185" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="186"/>
-[...3 lines deleted...]
-      <c r="G2" s="188" t="s">
+      <c r="B2" s="117" t="s">
         <v>2</v>
       </c>
-      <c r="H2" s="189"/>
-[...3 lines deleted...]
-      <c r="L2" s="191" t="s">
+      <c r="C2" s="118"/>
+      <c r="D2" s="118"/>
+      <c r="E2" s="118"/>
+      <c r="F2" s="119"/>
+      <c r="G2" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="M2" s="192"/>
-[...3 lines deleted...]
-      <c r="Q2" s="194" t="s">
+      <c r="H2" s="118"/>
+      <c r="I2" s="118"/>
+      <c r="J2" s="118"/>
+      <c r="K2" s="118"/>
+      <c r="L2" s="120" t="s">
         <v>4</v>
       </c>
-      <c r="R2" s="195"/>
-[...3 lines deleted...]
-      <c r="V2" s="196" t="s">
+      <c r="M2" s="121"/>
+      <c r="N2" s="121"/>
+      <c r="O2" s="121"/>
+      <c r="P2" s="121"/>
+      <c r="Q2" s="120" t="s">
         <v>5</v>
       </c>
-      <c r="W2" s="197"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="R2" s="121"/>
+      <c r="S2" s="121"/>
+      <c r="T2" s="121"/>
+      <c r="U2" s="122"/>
+      <c r="V2" s="117" t="s">
+        <v>6</v>
+      </c>
+      <c r="W2" s="118"/>
+      <c r="X2" s="118"/>
+      <c r="Y2" s="118"/>
+      <c r="Z2" s="119"/>
+    </row>
+    <row r="3" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B3" s="116">
+        <v>7</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="6"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="4"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="4"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="4"/>
+      <c r="Y3" s="4"/>
+      <c r="Z3" s="7"/>
+    </row>
+    <row r="4" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="8"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="12"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="12"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="13"/>
+      <c r="Y4" s="13"/>
+      <c r="Z4" s="12"/>
+    </row>
+    <row r="5" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="15">
         <v>1</v>
       </c>
-      <c r="C3" s="123"/>
-[...113 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="C5" s="16"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="123" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="117"/>
-[...44 lines deleted...]
-      <c r="S8" s="130">
+      <c r="M5" s="124"/>
+      <c r="N5" s="124"/>
+      <c r="O5" s="124"/>
+      <c r="P5" s="125"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="21"/>
+      <c r="U5" s="19"/>
+      <c r="V5" s="23"/>
+      <c r="W5" s="16"/>
+      <c r="X5" s="16"/>
+      <c r="Y5" s="16"/>
+      <c r="Z5" s="19"/>
+    </row>
+    <row r="6" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="8"/>
+      <c r="B6" s="24"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="126"/>
+      <c r="M6" s="116"/>
+      <c r="N6" s="116"/>
+      <c r="O6" s="116"/>
+      <c r="P6" s="127"/>
+      <c r="Q6" s="13"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36"/>
+      <c r="Y6" s="34"/>
+      <c r="Z6" s="27"/>
+    </row>
+    <row r="7" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="24"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="126"/>
+      <c r="M7" s="116"/>
+      <c r="N7" s="116"/>
+      <c r="O7" s="116"/>
+      <c r="P7" s="127"/>
+      <c r="Q7" s="21"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="16"/>
+      <c r="T7" s="21"/>
+      <c r="U7" s="13"/>
+      <c r="V7" s="20"/>
+      <c r="W7" s="21"/>
+      <c r="X7" s="21"/>
+      <c r="Y7" s="16"/>
+      <c r="Z7" s="19"/>
+    </row>
+    <row r="8" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="8"/>
+      <c r="B8" s="39"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="126"/>
+      <c r="M8" s="116"/>
+      <c r="N8" s="116"/>
+      <c r="O8" s="116"/>
+      <c r="P8" s="127"/>
+      <c r="Q8" s="36"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="34"/>
+      <c r="T8" s="36"/>
+      <c r="U8" s="42">
         <v>1</v>
       </c>
-      <c r="T8" s="130"/>
-[...17 lines deleted...]
-      <c r="H9" s="156">
+      <c r="V8" s="28"/>
+      <c r="W8" s="13"/>
+      <c r="X8" s="13"/>
+      <c r="Y8" s="34"/>
+      <c r="Z8" s="12"/>
+    </row>
+    <row r="9" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="39"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="13"/>
+      <c r="F9" s="13"/>
+      <c r="G9" s="43">
         <v>1</v>
       </c>
-      <c r="I9" s="126"/>
-[...1 lines deleted...]
-      <c r="K9" s="63" t="s">
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="22"/>
+      <c r="L9" s="126"/>
+      <c r="M9" s="116"/>
+      <c r="N9" s="116"/>
+      <c r="O9" s="116"/>
+      <c r="P9" s="127"/>
+      <c r="Q9" s="28"/>
+      <c r="R9" s="33"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="21"/>
+      <c r="U9" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="V9" s="20"/>
+      <c r="W9" s="45"/>
+      <c r="X9" s="21"/>
+      <c r="Y9" s="16"/>
+      <c r="Z9" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="8"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="29"/>
+      <c r="I10" s="30"/>
+      <c r="J10" s="31"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="126"/>
+      <c r="M10" s="116"/>
+      <c r="N10" s="116"/>
+      <c r="O10" s="116"/>
+      <c r="P10" s="127"/>
+      <c r="Q10" s="28"/>
+      <c r="R10" s="33"/>
+      <c r="S10" s="48"/>
+      <c r="T10" s="36"/>
+      <c r="U10" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="V10" s="35"/>
+      <c r="W10" s="50"/>
+      <c r="X10" s="51"/>
+      <c r="Y10" s="34"/>
+      <c r="Z10" s="52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="54"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="126"/>
+      <c r="M11" s="116"/>
+      <c r="N11" s="116"/>
+      <c r="O11" s="116"/>
+      <c r="P11" s="127"/>
+      <c r="Q11" s="20"/>
+      <c r="R11" s="21"/>
+      <c r="S11" s="21"/>
+      <c r="T11" s="21"/>
+      <c r="U11" s="55">
+        <v>1</v>
+      </c>
+      <c r="V11" s="28"/>
+      <c r="W11" s="33"/>
+      <c r="X11" s="56"/>
+      <c r="Y11" s="16"/>
+      <c r="Z11" s="57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="8"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="40"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="N12" s="63"/>
+      <c r="O12" s="63"/>
+      <c r="P12" s="64"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="36"/>
+      <c r="T12" s="36"/>
+      <c r="U12" s="65" t="s">
+        <v>12</v>
+      </c>
+      <c r="V12" s="28"/>
+      <c r="W12" s="33"/>
+      <c r="X12" s="13"/>
+      <c r="Y12" s="34"/>
+      <c r="Z12" s="66">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="24"/>
+      <c r="G13" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="68"/>
+      <c r="I13" s="68"/>
+      <c r="J13" s="68"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="13"/>
+      <c r="P13" s="70"/>
+      <c r="Q13" s="28"/>
+      <c r="R13" s="13"/>
+      <c r="S13" s="13"/>
+      <c r="T13" s="21"/>
+      <c r="U13" s="65"/>
+      <c r="V13" s="20"/>
+      <c r="W13" s="21"/>
+      <c r="X13" s="21"/>
+      <c r="Y13" s="16"/>
+      <c r="Z13" s="71" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="8"/>
+      <c r="B14" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="74"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="74"/>
+      <c r="K14" s="75"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="36"/>
+      <c r="N14" s="36"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="40"/>
+      <c r="Q14" s="35"/>
+      <c r="R14" s="36"/>
+      <c r="S14" s="36"/>
+      <c r="T14" s="36"/>
+      <c r="U14" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="V14" s="35"/>
+      <c r="W14" s="36"/>
+      <c r="X14" s="36"/>
+      <c r="Y14" s="34"/>
+      <c r="Z14" s="71"/>
+    </row>
+    <row r="15" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="73" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="74"/>
+      <c r="I15" s="74"/>
+      <c r="J15" s="74"/>
+      <c r="K15" s="75"/>
+      <c r="L15" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="M15" s="78"/>
+      <c r="N15" s="78"/>
+      <c r="O15" s="78"/>
+      <c r="P15" s="79"/>
+      <c r="Q15" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="R15" s="78"/>
+      <c r="S15" s="78"/>
+      <c r="T15" s="78"/>
+      <c r="U15" s="78"/>
+      <c r="V15" s="28"/>
+      <c r="W15" s="13"/>
+      <c r="X15" s="13"/>
+      <c r="Y15" s="31"/>
+      <c r="Z15" s="80" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="8"/>
+      <c r="B16" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="74"/>
+      <c r="D16" s="74"/>
+      <c r="E16" s="74"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="82"/>
+      <c r="H16" s="83"/>
+      <c r="I16" s="83"/>
+      <c r="J16" s="83"/>
+      <c r="K16" s="84"/>
+      <c r="L16" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="M16" s="86"/>
+      <c r="N16" s="86"/>
+      <c r="O16" s="87"/>
+      <c r="P16" s="88" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q16" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="R16" s="86"/>
+      <c r="S16" s="86"/>
+      <c r="T16" s="87"/>
+      <c r="U16" s="87" t="s">
+        <v>12</v>
+      </c>
+      <c r="V16" s="35"/>
+      <c r="W16" s="36"/>
+      <c r="X16" s="36"/>
+      <c r="Y16" s="34"/>
+      <c r="Z16" s="27"/>
+    </row>
+    <row r="17" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="74" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="M17" s="90"/>
+      <c r="N17" s="90"/>
+      <c r="O17" s="90"/>
+      <c r="P17" s="91"/>
+      <c r="Q17" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="R17" s="90"/>
+      <c r="S17" s="90"/>
+      <c r="T17" s="90"/>
+      <c r="U17" s="90"/>
+      <c r="V17" s="92" t="s">
+        <v>26</v>
+      </c>
+      <c r="W17" s="93"/>
+      <c r="X17" s="94"/>
+      <c r="Y17" s="93"/>
+      <c r="Z17" s="95"/>
+    </row>
+    <row r="18" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="8"/>
+      <c r="B18" s="74"/>
+      <c r="C18" s="74"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="74"/>
+      <c r="F18" s="81"/>
+      <c r="G18" s="43">
+        <v>2</v>
+      </c>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="96"/>
+      <c r="M18" s="97"/>
+      <c r="N18" s="31"/>
+      <c r="O18" s="31"/>
+      <c r="P18" s="98"/>
+      <c r="Q18" s="96"/>
+      <c r="R18" s="97"/>
+      <c r="S18" s="31"/>
+      <c r="T18" s="58"/>
+      <c r="U18" s="99"/>
+      <c r="V18" s="100" t="s">
+        <v>27</v>
+      </c>
+      <c r="W18" s="101"/>
+      <c r="X18" s="102"/>
+      <c r="Y18" s="101"/>
+      <c r="Z18" s="103"/>
+    </row>
+    <row r="19" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="84"/>
+      <c r="C19" s="84"/>
+      <c r="D19" s="84"/>
+      <c r="E19" s="104"/>
+      <c r="F19" s="105"/>
+      <c r="G19" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="38"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="43">
+        <v>2</v>
+      </c>
+      <c r="M19" s="16"/>
+      <c r="N19" s="16"/>
+      <c r="O19" s="16"/>
+      <c r="P19" s="17"/>
+      <c r="Q19" s="43">
+        <v>2</v>
+      </c>
+      <c r="R19" s="21"/>
+      <c r="S19" s="21"/>
+      <c r="T19" s="21"/>
+      <c r="U19" s="22"/>
+      <c r="V19" s="100" t="s">
+        <v>29</v>
+      </c>
+      <c r="W19" s="101"/>
+      <c r="X19" s="101"/>
+      <c r="Y19" s="101"/>
+      <c r="Z19" s="103">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="8"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="27"/>
+      <c r="L20" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="M20" s="34"/>
+      <c r="N20" s="34"/>
+      <c r="O20" s="34"/>
+      <c r="P20" s="25"/>
+      <c r="Q20" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="R20" s="36"/>
+      <c r="S20" s="36"/>
+      <c r="T20" s="36"/>
+      <c r="U20" s="40"/>
+      <c r="V20" s="106"/>
+      <c r="W20" s="107"/>
+      <c r="X20" s="107"/>
+      <c r="Y20" s="107"/>
+      <c r="Z20" s="108"/>
+    </row>
+    <row r="21" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="13"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="33"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="30"/>
+      <c r="Q21" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="13"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="13"/>
+      <c r="U21" s="22"/>
+      <c r="Z21" s="109"/>
+    </row>
+    <row r="22" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="8"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="35"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="48"/>
+      <c r="J22" s="110"/>
+      <c r="K22" s="70"/>
+      <c r="L22" s="34"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="111"/>
+      <c r="Q22" s="35"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="13"/>
+      <c r="U22" s="40"/>
+      <c r="V22" s="28"/>
+      <c r="W22" s="13"/>
+      <c r="X22" s="13"/>
+      <c r="Y22" s="13"/>
+      <c r="Z22" s="40"/>
+    </row>
+    <row r="23" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="L9" s="179"/>
-[...116 lines deleted...]
-      <c r="S12" s="136" t="s">
+      <c r="B23" s="21"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="21"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="21"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="21"/>
+      <c r="P23" s="21"/>
+      <c r="Q23" s="20"/>
+      <c r="R23" s="21"/>
+      <c r="S23" s="21"/>
+      <c r="T23" s="21"/>
+      <c r="U23" s="22"/>
+      <c r="V23" s="20"/>
+      <c r="W23" s="21"/>
+      <c r="X23" s="21"/>
+      <c r="Y23" s="21"/>
+      <c r="Z23" s="22"/>
+    </row>
+    <row r="24" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="37"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="35"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="40"/>
+      <c r="L24" s="34"/>
+      <c r="M24" s="36"/>
+      <c r="N24" s="36"/>
+      <c r="O24" s="36"/>
+      <c r="P24" s="36"/>
+      <c r="Q24" s="35"/>
+      <c r="R24" s="36"/>
+      <c r="S24" s="36"/>
+      <c r="T24" s="36"/>
+      <c r="U24" s="40"/>
+      <c r="V24" s="35"/>
+      <c r="W24" s="36"/>
+      <c r="X24" s="36"/>
+      <c r="Y24" s="36"/>
+      <c r="Z24" s="40"/>
+    </row>
+    <row r="25" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="T12" s="136"/>
-[...27464 lines deleted...]
-      <c r="Z990" s="48"/>
+      <c r="B25" s="128"/>
+      <c r="C25" s="129"/>
+      <c r="D25" s="129"/>
+      <c r="E25" s="129"/>
+      <c r="F25" s="130"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="20"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="21"/>
+      <c r="O25" s="21"/>
+      <c r="P25" s="21"/>
+      <c r="Q25" s="20"/>
+      <c r="R25" s="21"/>
+      <c r="S25" s="21"/>
+      <c r="T25" s="21"/>
+      <c r="U25" s="22"/>
+      <c r="V25" s="112"/>
+      <c r="W25" s="21"/>
+      <c r="X25" s="16"/>
+      <c r="Y25" s="16"/>
+      <c r="Z25" s="113"/>
+    </row>
+    <row r="26" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="8"/>
+      <c r="B26" s="131"/>
+      <c r="C26" s="132"/>
+      <c r="D26" s="132"/>
+      <c r="E26" s="132"/>
+      <c r="F26" s="133"/>
+      <c r="G26" s="35"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+      <c r="K26" s="36"/>
+      <c r="L26" s="35"/>
+      <c r="M26" s="36"/>
+      <c r="N26" s="36"/>
+      <c r="O26" s="36"/>
+      <c r="P26" s="36"/>
+      <c r="Q26" s="35"/>
+      <c r="R26" s="36"/>
+      <c r="S26" s="36"/>
+      <c r="T26" s="36"/>
+      <c r="U26" s="40"/>
+      <c r="V26" s="114"/>
+      <c r="W26" s="36"/>
+      <c r="X26" s="34"/>
+      <c r="Y26" s="34"/>
+      <c r="Z26" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="L5:P11"/>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="V2:Z2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>4ºAÑO LCyTA-2Cuat 2023</vt:lpstr>
+      <vt:lpstr>4ºAÑO LCyTA-2Cuat-26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jorge</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>